--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -72,175 +72,175 @@
   <si>
     <t>MEASURE 2.5
 Other</t>
   </si>
   <si>
     <t>MAP 3.2
 Other</t>
   </si>
   <si>
     <t>GOVERN 6.1
 Other</t>
   </si>
   <si>
     <t>GOVERN 1.7
 Other</t>
   </si>
   <si>
     <t>MAP 1.3
 Other</t>
   </si>
   <si>
     <t>GOVERN 2.2
 Other</t>
   </si>
   <si>
+    <t>MEASURE 1.3
+Other</t>
+  </si>
+  <si>
     <t>GOVERN 3.1
 Other</t>
   </si>
   <si>
-    <t>MEASURE 1.3
-[...2 lines deleted...]
-  <si>
     <t>MAP 3.5
 Other</t>
   </si>
   <si>
     <t>MANAGE 4.1
 Other</t>
   </si>
   <si>
     <t>MEASURE 2.11
 Other</t>
   </si>
   <si>
     <t>MANAGE 2.4
 Other</t>
   </si>
   <si>
     <t>GOVERN 4.3
 Other</t>
   </si>
   <si>
+    <t>MEASURE 3.2
+Other</t>
+  </si>
+  <si>
     <t>MEASURE 2.7
-Other</t>
-[...2 lines deleted...]
-    <t>MEASURE 3.2
 Other</t>
   </si>
   <si>
     <t>MAP 1.2
 Other</t>
   </si>
   <si>
     <t>MEASURE 2.2
 Other</t>
   </si>
   <si>
     <t>MAP 1.1
 MAP</t>
   </si>
   <si>
     <t>MAP 5.1
 Other</t>
   </si>
   <si>
     <t>MEASURE 3.1
 Other</t>
   </si>
   <si>
+    <t>MAP 3.4
+Other</t>
+  </si>
+  <si>
     <t>GOVERN 1.2
 Other</t>
   </si>
   <si>
-    <t>MAP 3.4
-[...2 lines deleted...]
-  <si>
     <t>MEASURE 4.2
 Other</t>
   </si>
   <si>
     <t>MAP 2.3
 Other</t>
   </si>
   <si>
+    <t>MANAGE 1.4
+Other</t>
+  </si>
+  <si>
+    <t>MAP 2.2
+Other</t>
+  </si>
+  <si>
     <t>MEASURE 4.3
 Other</t>
   </si>
   <si>
-    <t>MANAGE 1.4
-[...2 lines deleted...]
-  <si>
     <t>GOVERN 4.2
-Other</t>
-[...2 lines deleted...]
-    <t>MAP 2.2
 Other</t>
   </si>
   <si>
     <t>MEASURE 2.8
 Other</t>
   </si>
   <si>
     <t>GOVERN 1.1
 GOVERN</t>
   </si>
   <si>
     <t>MEASURE 3.3
 Other</t>
   </si>
   <si>
     <t>MAP 1.5
 Other</t>
   </si>
   <si>
     <t>MAP 3.1
 Other</t>
   </si>
   <si>
+    <t>GOVERN 5.2
+Other</t>
+  </si>
+  <si>
     <t>MEASURE 1.2
 Other</t>
   </si>
   <si>
     <t>GOVERN 2.3
 Other</t>
   </si>
   <si>
     <t>MANAGE 1.3
 Other</t>
   </si>
   <si>
     <t>MAP 1.4
-Other</t>
-[...2 lines deleted...]
-    <t>GOVERN 5.2
 Other</t>
   </si>
   <si>
     <t>MANAGE 2.3
 Other</t>
   </si>
   <si>
     <t>MEASURE 2.9
 Other</t>
   </si>
   <si>
     <t>MEASURE 2.4
 Other</t>
   </si>
   <si>
     <t>MANAGE 3.2
 Other</t>
   </si>
   <si>
     <t>MANAGE 2.2
 Other</t>
   </si>
   <si>
     <t>GOVERN 3.2
 Other</t>
@@ -681,411 +681,411 @@
   <dimension ref="A1:B73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>1410</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>1230</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>974</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B5">
-        <v>759</v>
+        <v>785</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>370</v>
+        <v>377</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>328</v>
+        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>294</v>
+        <v>312</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>187</v>
+        <v>197</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B15">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B16">
         <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B18">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B24">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B26">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B27">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B28">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B29">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B30">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B31">
         <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B32">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B33">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B34">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B36">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B37">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B38">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B39">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B40">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B41">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B42">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B43">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B44">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B45">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B46">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B47">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B48">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B49">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B50">
         <v>12</v>
       </c>