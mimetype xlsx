--- v1 (2026-06-29)
+++ v2 (2026-08-19)
@@ -20,335 +20,335 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TAIM analytics" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Control</t>
   </si>
   <si>
     <t>Articles</t>
   </si>
   <si>
+    <t>MAP 4.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 6.1
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 4.3
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.6
+Other</t>
+  </si>
+  <si>
     <t>MAP 1.6
 Other</t>
   </si>
   <si>
-    <t>MEASURE 2.6
+    <t>MAP 4.2
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 4.3
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 2.3
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 2.4
 Other</t>
   </si>
   <si>
     <t>MEASURE 2.10
 Other</t>
   </si>
   <si>
-    <t>MAP 4.1
-[...3 lines deleted...]
-    <t>MANAGE 4.3
+    <t>MAP 5.1
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 2.2
 Other</t>
   </si>
   <si>
     <t>GOVERN 6.2
 Other</t>
   </si>
   <si>
-    <t>MAP 4.2
-[...2 lines deleted...]
-  <si>
     <t>MEASURE 2.5
 Other</t>
   </si>
   <si>
-    <t>MAP 3.2
-[...3 lines deleted...]
-    <t>GOVERN 6.1
+    <t>MEASURE 2.11
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.2
+Other</t>
+  </si>
+  <si>
+    <t>MAP 2.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 1.1
+GOVERN</t>
+  </si>
+  <si>
+    <t>MANAGE 4.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 4.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 2.1
 Other</t>
   </si>
   <si>
     <t>GOVERN 1.7
 Other</t>
   </si>
   <si>
-    <t>MAP 1.3
-[...10 lines deleted...]
-  <si>
     <t>GOVERN 3.1
 Other</t>
   </si>
   <si>
-    <t>MAP 3.5
-[...31 lines deleted...]
-    <t>MEASURE 2.2
+    <t>MEASURE 4.3
 Other</t>
   </si>
   <si>
     <t>MAP 1.1
 MAP</t>
   </si>
   <si>
-    <t>MAP 5.1
-[...26 lines deleted...]
-  <si>
     <t>MAP 2.2
 Other</t>
   </si>
   <si>
-    <t>MEASURE 4.3
-[...75 lines deleted...]
-    <t>GOVERN 1.6
+    <t>MEASURE 2.1
 Other</t>
   </si>
   <si>
     <t>MEASURE 1.1
 MEASURE</t>
   </si>
   <si>
+    <t>MEASURE 1.3
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.7
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 3.1
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.9
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 3.2
+Other</t>
+  </si>
+  <si>
+    <t>MAP 3.2
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 1.6
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 2.1
+Other</t>
+  </si>
+  <si>
+    <t>MAP 3.5
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 4.2
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 1.3
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 3.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 2.2
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 2.3
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 3.2
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 1.2
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 1.2
+Other</t>
+  </si>
+  <si>
+    <t>MAP 1.3
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.8
+Other</t>
+  </si>
+  <si>
+    <t>MAP 1.2
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 4.2
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 4.1
+Other</t>
+  </si>
+  <si>
+    <t>MANAGE 1.4
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 3.2
+Other</t>
+  </si>
+  <si>
+    <t>MAP 2.3
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 5.2
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 3.3
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 1.3
+Other</t>
+  </si>
+  <si>
+    <t>MAP 3.4
+Other</t>
+  </si>
+  <si>
+    <t>MAP 1.5
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.4
+Other</t>
+  </si>
+  <si>
+    <t>MAP 3.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 5.1
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 1.5
+Other</t>
+  </si>
+  <si>
     <t>MANAGE 4.2
 Other</t>
   </si>
   <si>
+    <t>MAP 1.4
+Other</t>
+  </si>
+  <si>
+    <t>MAP 5.2
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.12
+Other</t>
+  </si>
+  <si>
     <t>MEASURE 2.13
-Other</t>
-[...30 lines deleted...]
-    <t>MAP 3.3
 Other</t>
   </si>
   <si>
     <t>MANAGE 1.1
 MANAGE</t>
   </si>
   <si>
+    <t>MAP 3.3
+Other</t>
+  </si>
+  <si>
+    <t>MEASURE 2.3
+Other</t>
+  </si>
+  <si>
+    <t>GOVERN 1.2
+Other</t>
+  </si>
+  <si>
     <t>GOVERN 1.4
-Other</t>
-[...22 lines deleted...]
-    <t>MEASURE 4.1
 Other</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -681,603 +681,603 @@
   <dimension ref="A1:B73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>1466</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3">
-        <v>1241</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B4">
-        <v>1027</v>
+        <v>818</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B5">
-        <v>785</v>
+        <v>581</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B6">
-        <v>377</v>
+        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>346</v>
+        <v>438</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B8">
-        <v>312</v>
+        <v>391</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B9">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B10">
-        <v>197</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>176</v>
+        <v>265</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>172</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13">
-        <v>158</v>
+        <v>143</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B15">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B17">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B18">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B19">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>69</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>67</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>65</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B23">
-        <v>62</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B24">
-        <v>60</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B25">
-        <v>57</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B26">
-        <v>53</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B27">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B28">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B29">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B30">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B31">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B32">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B33">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B34">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B35">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B37">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B38">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B39">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B40">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B41">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B42">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B43">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B44">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B45">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B46">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B47">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B48">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B49">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B50">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B51">
-        <v>11</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B52">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B53">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B54">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B55">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B56">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B57">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B58">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B59">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B60">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B61">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B62">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B63">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B64">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B65">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B66">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B67">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B68">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B71">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 